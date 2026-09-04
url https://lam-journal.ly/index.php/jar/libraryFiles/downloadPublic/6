--- v0 (2025-10-07)
+++ v1 (2026-09-04)
@@ -1,7003 +1,7371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="6541D766" w14:textId="311B5F40" w:rsidR="002D1A95" w:rsidRPr="00BF61B5" w:rsidRDefault="00F13403" w:rsidP="006848FB">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00462E66" w:rsidRDefault="00EA2AED" w:rsidP="00B90A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" style="width:468pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00ED611F" w:rsidRDefault="00ED611F" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00ED611F" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>عنوان الور</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+        </w:rPr>
+        <w:t>Paper T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42478">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+        </w:rPr>
+        <w:t>tle in English</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> غامق</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42478">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>16-point bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42478">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F14550" w14:textId="77777777" w:rsidR="002024C8" w:rsidRPr="008B2217" w:rsidRDefault="002024C8" w:rsidP="003532F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="StyleAuthorAsianMSMincho"/>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00577A4C" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Name of the first author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C302E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold), Name of the second author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold), and Name of the third author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00CA392A" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00CA392A" w:rsidRDefault="00577A4C" w:rsidP="00946C7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946C7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department name in English, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Institution nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>e in English, Country in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRDefault="00577A4C" w:rsidP="00946C7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946C7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department name in English, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Institution nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>e in English, Country in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
         <w:bidi/>
-        <w:snapToGrid w:val="0"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRPr="00ED611F" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان الورقة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باللغة العربية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم 16 غامق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRPr="00577A4C" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRPr="00ED611F" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسم المؤلف الأول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاثي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، اسم المؤلف الثاني</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاثي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، اسم المؤلف الثالث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (بالعربي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRPr="00CA392A" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRPr="00CA392A" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> القسم العلمي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>اسم المؤسسة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، الدولة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B19A0" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> القسم العلمي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>اسم المؤسسة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، الدولة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRDefault="00C21610" w:rsidP="00C21610">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B19A0" w:rsidRDefault="00C302E9" w:rsidP="007B19A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007B19A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>orresponding author:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B19A0" w:rsidRDefault="007B19A0" w:rsidP="007B19A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="-2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="3708"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2898"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694A8D" w:rsidRPr="003532F6" w14:paraId="7CAC9F14" w14:textId="77777777" w:rsidTr="00DF1ED8">
+      <w:tr w:rsidR="007B19A0" w:rsidRPr="00B86A9A" w:rsidTr="00FE1BC8">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2464" w:type="dxa"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27FCDF10" w14:textId="77777777" w:rsidR="009B63E6" w:rsidRPr="003532F6" w:rsidRDefault="009B63E6" w:rsidP="009B63E6">
+          <w:p w:rsidR="007B19A0" w:rsidRPr="00D83FD2" w:rsidRDefault="007B19A0" w:rsidP="00FE1BC8">
             <w:pPr>
-              <w:pStyle w:val="StyleAuthorAsianMSMincho"/>
-[...1 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003532F6">
+            <w:r w:rsidRPr="00D83FD2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...334 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t>تذكر هنا أهم الكلمات المفتاحية (3-5 كلمات)</w:t>
+              <w:t>Date of received manuscript: ../../....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBBE772" w14:textId="77777777" w:rsidR="00200987" w:rsidRPr="00BD09E4" w:rsidRDefault="00200987" w:rsidP="00F45B36">
+          <w:p w:rsidR="007B19A0" w:rsidRPr="00D83FD2" w:rsidRDefault="007B19A0" w:rsidP="00FE1BC8">
             <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D83FD2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+              <w:t>Date of acceptance: ../../....</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:tcW w:w="2898" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAADE73" w14:textId="77777777" w:rsidR="00200987" w:rsidRPr="00BD09E4" w:rsidRDefault="00200987" w:rsidP="00200987">
+          <w:p w:rsidR="007B19A0" w:rsidRPr="00D83FD2" w:rsidRDefault="007B19A0" w:rsidP="00FE1BC8">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD09E4">
+            <w:r w:rsidRPr="00D83FD2">
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
-              <w:t>الملخص</w:t>
+              <w:t>Date of publication: ../../....</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00200987" w:rsidRPr="0024369C" w14:paraId="265C61F1" w14:textId="77777777" w:rsidTr="00CF647C">
+      <w:tr w:rsidR="00946012" w:rsidRPr="00124FE4" w:rsidTr="00843D4F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1952" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9576" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="210210CA" w14:textId="77777777" w:rsidR="00200987" w:rsidRDefault="00200987" w:rsidP="00F45B36">
+          <w:p w:rsidR="00946012" w:rsidRPr="00124FE4" w:rsidRDefault="00946012" w:rsidP="00FE1BC8">
             <w:pPr>
               <w:rPr>
-                <w:rtl/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r w:rsidRPr="00D83FD2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:b/>
-                <w:rtl/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
               </w:rPr>
-            </w:pPr>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> عن طريق قراءة الملخص يمكن أخذ فكرة عامة وموجزة عن العمل الذي قام به الباحثون وأهم النتائج التي تحصلو عليها.</w:t>
+              <w:t>Citation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4126313E" w14:textId="77777777" w:rsidR="009B63E6" w:rsidRDefault="009B63E6" w:rsidP="009B63E6">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00925B8A" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="713BF76E" w14:textId="77777777" w:rsidR="005A0742" w:rsidRPr="008B2217" w:rsidRDefault="005A0742" w:rsidP="003532F6">
-[...21 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00577A4C" w:rsidRPr="00694166" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the paper, written in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, should include the significance of the research, its objectives, methodology, and key findings. It should not exceed 250 words and should be written in 12-point font. Reading the abstract provides a concise overview of the researchers' work and their main conclusions.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="249023FC" w14:textId="77777777" w:rsidR="002A6384" w:rsidRDefault="00DC364C" w:rsidP="00CE36B6">
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w:rsidR="00577A4C" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRDefault="00577A4C" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The number of keywords 3-5 words, and the same words used in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>the title of the paper in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not be repeated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00577A4C" w:rsidRDefault="00EA2AED" w:rsidP="00577A4C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" style="width:468pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00925B8A" w:rsidRDefault="000F5ED7" w:rsidP="00124FE4">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المستخلص</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="006C5439" w:rsidRDefault="002B5FDB" w:rsidP="006C5439">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يكتب هنا م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A6384" w:rsidRPr="00B874C1">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لورقة </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باللغة العربية و</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يحتوي </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>على أهمية البحث، وأ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هد</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ف ال</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحث،</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وطريقة </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">إجراء </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وكذلك أهم النتائج التي تم الحصول عليها. يج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ب ألا يزيد عدد الكلمات في الم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن 250 كلمة كحد أقصى. يكتب الم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بخط بحجم </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نقطة.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عن طريق قراءة المستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يمكن أخذ فكرة عامة وموجزة عن العمل الذي قام به الباحثون وأهم النتائج التي تحصلو</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عليها</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRDefault="00925B8A" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
-          <w:rtl/>
-[...2 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C1391D" w14:textId="77777777" w:rsidR="002A6384" w:rsidRDefault="002A6384" w:rsidP="002A6384">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="006C5439" w:rsidRDefault="00925B8A" w:rsidP="003521FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>الكلمات المفتاحية باللغة العربية:</w:t>
+      </w:r>
+      <w:r w:rsidR="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الكلمات المفتاحية</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-5 كلمات</w:t>
+      </w:r>
+      <w:r w:rsidR="00610DCD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، ولا يسمح بتكرار نفس الكلمات المستعملة في عنوان الورقة باللغة العربية.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5439" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C21610" w:rsidRDefault="00C21610" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00533ADF" w:rsidRPr="00533ADF" w:rsidRDefault="00533ADF" w:rsidP="00C21610">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533ADF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>محتويات الورقة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5439" w:rsidRPr="004C1C99" w:rsidRDefault="006C5439" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تتكون الورقة من الأجزاء الرئيسية التالية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المقدمة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A673FD" w:rsidRPr="00046932" w:rsidRDefault="00046932" w:rsidP="000B73A2">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="571"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A673FD" w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>عنوان فرعي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>طرق وأدوات البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6" w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (في تخصصات العلوم التطبيقية فقط)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>النتائج</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المناقشة</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0E65" w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ويمكن دمجه مع النتائج)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>الخاتمة والتوصيات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00046932" w:rsidRDefault="00E201E1" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>الشكر والعرفان</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00046932" w:rsidRDefault="00046932" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>بيان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تضارب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المصالح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="00B50FDB" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>مساهمات المؤلفين</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="00B50FDB" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>التمويل</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="00046932" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>بيان توافر البيانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00046932" w:rsidRDefault="00925B8A" w:rsidP="00046932">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046932">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المراجع</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00691769" w:rsidRDefault="00A673FD" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب استخدام ورق حجم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ومواصفاته هي (210×297 م</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">م). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A673FD" w:rsidRDefault="00A673FD" w:rsidP="00691769">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تكون الهوامش 2.5 سم من الأعلى ومن الأسفل ومن اليسار واليمين. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF5FF6" w:rsidRDefault="00AF5FF6" w:rsidP="00AF5FF6">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ألا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> يتجاوز حجم ملف الورقة 1.5 ميقا بايت</w:t>
+      </w:r>
+      <w:r w:rsidR="00691769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00691769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1.5 MB</w:t>
+      </w:r>
+      <w:r w:rsidR="00691769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF5FF6" w:rsidRPr="00B54242" w:rsidRDefault="00AF5FF6" w:rsidP="00AF5FF6">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب أن يكون ملف الورقة في صيغة وورد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>WORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF2651" w:rsidRDefault="00EF2651" w:rsidP="00A673FD">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>يجب ترقيم صفحات الورقة بالتسلسل.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRPr="00B54242" w:rsidRDefault="00533ADF" w:rsidP="00EF2651">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ترقم العناوين الرئيسية والفرعية بالتسلسل كما في فقرة محتويات الورقة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRPr="004C1C99" w:rsidRDefault="00533ADF" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا يسمح بوجود فراغات في الورقة ماعدا قبل </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عناوين الأشكال والجداول </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>وبعد الجداول والأشكال</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1C99" w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فتترك مسافة واحدة. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00533ADF" w:rsidRPr="00567A2B" w:rsidRDefault="00533ADF" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تترك مسافة </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674" w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>بادئة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> في بداية كل فقرة</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ل</w:t>
+      </w:r>
+      <w:r w:rsidR="00691769">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تمييز</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ها عن الفقرة السابقة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1C99">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00567A2B" w:rsidRPr="004C1C99" w:rsidRDefault="00567A2B" w:rsidP="00567A2B">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>يجب كتابة الوحدات في النص باللغة العربية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00533ADF" w:rsidRPr="00533ADF" w:rsidRDefault="00533ADF" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:bidi/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533ADF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حجم الخط ونوعه</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00533ADF" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533ADF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يكون نوع الخط لجميع محتويات الورقة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533ADF">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...296 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B874C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...42 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...35 lines deleted...]
-        <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1C99">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...483 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B874C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00533ADF" w:rsidP="006D18A1">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0026286B" w:rsidRPr="00B874C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00901449" w:rsidRPr="00B874C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حجم الخط لجميع محتويات الورقة هو 12 نقطة ماعدا </w:t>
+      </w:r>
+      <w:r w:rsidR="006D18A1">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        <w:ind w:firstLine="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>عنوان الورقة (16 نقطة) وأسماء المؤلفين (14 نقطة) و</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>مح</w:t>
+      </w:r>
+      <w:r w:rsidR="006D18A1">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تويات الجداول (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>10 نق</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>اط</w:t>
+      </w:r>
+      <w:r w:rsidR="006D18A1">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="417823FE" w14:textId="77777777" w:rsidR="00F13403" w:rsidRPr="00DC76F8" w:rsidRDefault="00F13403" w:rsidP="00CE36B6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Abstract"/>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00533ADF" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:bidi/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="240" w:after="120"/>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
-[...22 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تكتب جميع العناوين الرئيسية والفرعية والتحت فرعية بخط حجم 12 نقطة غامق</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001561B3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، بحيث يتم </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>تمييزها</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003F6DE0">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فقط بالترقيم</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="004C1C99" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001561B3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المسافة بين الأسطر تكون فردية. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00533ADF" w:rsidRDefault="004C1C99" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001561B3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0048048A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا تترك مسافة </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>بادئة</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0048048A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> في كل أجزاء الورقة.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRPr="00BA0C71" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الأشكال والجداول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00254E35" w:rsidRDefault="00254E35" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00254E35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جميع الرسوم والأشكال والجداول </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يكون </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وقعها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254E35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ضمن النص المتعلق بها عوضاً عن تجميعها في نهاية الملف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="00AF5FF6">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">الأشكال والجداول يجب </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كون في من</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ت</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صف ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لصفحة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب تحاشي وضع الجداول والأشكال في أماكن تسبق التطرق لها في النص نفسه. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب استخدام شكل </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> أو جدول </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> على سبيل المثال عند ذكر الجداول والأشكال في النص.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00533ADF" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا يسمح </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بتجزئة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الجداول والأشكال على صفحتين. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00567A2B" w:rsidRDefault="00567A2B" w:rsidP="00567A2B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يجب أن تكتب جميع البيانات في الجداول والأشكال (وخاصة الوحدات) باللغة العربية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان الجد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ول يوضع أعلى الجدول وفي المنتصف،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ويكون ملاصق للجدول كما هو موضح في جدول (1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">أما عنوان الشكل فيوضع تحت الشكل في المنتصف كما هو موضح في شكل (1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C1C99" w:rsidRDefault="00BA0C71" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حجم الخط في عناوين الأشكال والجداول 12 نقطة.</w:t>
+      </w:r>
+      <w:r w:rsidR="0035051B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRDefault="0035051B" w:rsidP="004C1C99">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يكون حجم الخط لمحتويات الجدول 10 نق</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF5FF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اط</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00A673FD" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="009063F9" w:rsidRPr="00DC76F8">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673FD">
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:bCs w:val="0"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المعادلات الر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ياضية</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD8B9D5" w14:textId="77777777" w:rsidR="009063F9" w:rsidRPr="00DC76F8" w:rsidRDefault="009063F9" w:rsidP="003532F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Abstract"/>
+    <w:p w:rsidR="005B6B8C" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تكتب المعادلة باستعمال المفتاحين </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Alt+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الموجودين في لوحة مفاتيح الحاسب الآلي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00A673FD" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ينبغي تقديم كل معادلة على سطر منفصل عن ال</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>نص الذي يشرح المعادلة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00A673FD" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ينبغي أن تكون المعادلات واضحة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00A673FD" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">يجب تفسير العبارات </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">والرموز </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المستخدمة في المعادلات. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00B54242" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ينبغي أن يتم ترقيم المعادلات على التوالي </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="005B6B8C" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:bidi/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:bCs w:val="0"/>
-[...3 lines deleted...]
-          <w:rtl/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785DE562" w14:textId="77777777" w:rsidR="009063F9" w:rsidRPr="00FA02D4" w:rsidRDefault="009063F9" w:rsidP="003532F6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Abstract"/>
+    <w:p w:rsidR="005B6B8C" w:rsidRDefault="005B6B8C" w:rsidP="005B6B8C">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:bidi/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:bCs w:val="0"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4535EBF8" w14:textId="1AAB5626" w:rsidR="009063F9" w:rsidRPr="00DC76F8" w:rsidRDefault="00127449" w:rsidP="00E8473B">
-[...388 lines deleted...]
-    <w:p w14:paraId="62C7C653" w14:textId="77777777" w:rsidR="00F13403" w:rsidRPr="00B775DB" w:rsidRDefault="000B37B7" w:rsidP="00AD1543">
+    <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00A47ED3">
       <w:pPr>
         <w:pStyle w:val="tablehead"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-          <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="SimSun" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:snapToGrid w:val="0"/>
-          <w:szCs w:val="16"/>
-[...2 lines deleted...]
-        <w:t>جدول 1. مواصفات الورقة</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان الجدول.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="666"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="582"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="496"/>
+        <w:gridCol w:w="1200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006374B1" w:rsidRPr="00B775DB" w14:paraId="3EDD4CC7" w14:textId="77777777" w:rsidTr="00B1715C">
+      <w:tr w:rsidR="009F4ECC" w:rsidRPr="00B775DB" w:rsidTr="00AB081D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="284"/>
+          <w:trHeight w:hRule="exact" w:val="666"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
-[...93 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD73374" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDDB5B8" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B775DB">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20911FC0" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00ED656D" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED656D">
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7BBC4C" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00F11E0E" w:rsidRDefault="006374B1" w:rsidP="00ED656D">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F11E0E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>مائل</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006374B1" w:rsidRPr="00B775DB" w14:paraId="31FB71B6" w14:textId="77777777" w:rsidTr="00B1715C">
+      <w:tr w:rsidR="00A47ED3" w:rsidRPr="00B775DB" w:rsidTr="009F4ECC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="624"/>
+          <w:trHeight w:hRule="exact" w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7E9261" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B775DB">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C268E2" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="00ED656D">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B775DB">
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="713E712D" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00ED656D" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0388CBB4" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006374B1" w:rsidRPr="00B775DB" w14:paraId="04623C3C" w14:textId="77777777" w:rsidTr="00B1715C">
+      <w:tr w:rsidR="009F4ECC" w:rsidRPr="00B775DB" w:rsidTr="009F4ECC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="363"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16462B3C" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B775DB">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF567A7" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="00ED656D">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B775DB">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9636C1" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00ED656D" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED656D">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56BF4FB8" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="009F4ECC" w:rsidRPr="00BA0C71" w:rsidRDefault="009F4ECC" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006374B1" w:rsidRPr="00B775DB" w14:paraId="339B615F" w14:textId="77777777" w:rsidTr="00B1715C">
+      <w:tr w:rsidR="00A47ED3" w:rsidRPr="00B775DB" w:rsidTr="009F4ECC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="424"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="618" w:type="dxa"/>
+            <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47AD7CF9" w14:textId="77777777" w:rsidR="006374B1" w:rsidRPr="00B775DB" w:rsidRDefault="006374B1" w:rsidP="003532F6">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:bidi/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...2097 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E01FE15" w14:textId="77777777" w:rsidR="00950AB6" w:rsidRPr="00262025" w:rsidRDefault="00950AB6" w:rsidP="001657A1">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:bCs/>
-[...51 lines deleted...]
-              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E25E31" w14:textId="77777777" w:rsidR="00950AB6" w:rsidRPr="00262025" w:rsidRDefault="00950AB6" w:rsidP="001657A1">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00262025">
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2237" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41443480" w14:textId="77777777" w:rsidR="00950AB6" w:rsidRPr="00262025" w:rsidRDefault="00950AB6" w:rsidP="001657A1">
+          <w:p w:rsidR="00A47ED3" w:rsidRPr="00BA0C71" w:rsidRDefault="00A47ED3" w:rsidP="00B04E2A">
             <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-              </w:rPr>
-[...47 lines deleted...]
-                <w:iCs/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00262025">
-[...114 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DD5DFAF" w14:textId="77777777" w:rsidR="00950AB6" w:rsidRPr="00950AB6" w:rsidRDefault="00950AB6" w:rsidP="00950AB6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Reference"/>
+    <w:p w:rsidR="00A47ED3" w:rsidRDefault="00A47ED3" w:rsidP="00A47ED3">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B72E13" w:rsidRPr="00BA0C71" w:rsidRDefault="00B72E13" w:rsidP="00B72E13">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRPr="00B874C1" w:rsidRDefault="00A47ED3" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64922F34" wp14:editId="5729B854">
+            <wp:extent cx="3118514" cy="2108579"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
+            <wp:docPr id="1" name="Chart 1"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRDefault="00BA0C71" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شكل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0C71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هنا يكون نص عنوان الشكل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRDefault="00BA0C71" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F2532" w:rsidRDefault="001F2532" w:rsidP="00561A27">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>بيان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>تضارب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>المصالح</w:t>
+      </w:r>
+      <w:r w:rsidR="00561A27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>: "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>يُعلن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>المؤلفون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>عدم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>وجود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>أي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>تضارب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>المصالح</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2532">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00561A27">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="00B50FDB" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>مساهمات المؤلفين:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "قدّم جميع المؤلفين مساهمة جوهرية ومباشرة وفكرية في هذا العمل، ووافقوا على نشره."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="00B50FDB" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>التمويل:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "لم يتلق هذا البحث أي تمويل خارجي."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B50FDB" w:rsidRPr="001F2532" w:rsidRDefault="00B50FDB" w:rsidP="00B50FDB">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>بيان توافر البيانات:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50FDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "لم تُستخدم أي بيانات لدعم هذه الدراسة."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B54242" w:rsidRDefault="00B54242" w:rsidP="001F2532">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المراجع </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674" w:rsidRPr="00B54242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>والتوثيق</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3304">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> في النص</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00760EFA" w:rsidRPr="00760EFA" w:rsidRDefault="00760EFA" w:rsidP="005055F5">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:bidi/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>تذكر هنا المراجع العربية وال</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>جنبية التي تم استخدامها وتم ذكرها في متن الورقة البحثية وفق دليل النشر للجمعية النفسية الأمريكية</w:t>
+      </w:r>
+      <w:r w:rsidR="005055F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>) الطبعة السا</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1674">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>بعة</w:t>
+      </w:r>
+      <w:r w:rsidR="005055F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>، ويمكن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الرجوع إلى دليل النشر </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4CD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4CD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB" w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> من خلال الرابط التالي:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00760EFA" w:rsidRDefault="00760EFA" w:rsidP="00760EFA">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="1155CC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>https://drive.google.com/file/d/1vbMsincCZY9Ceu3VuYMjKQlNTF6Z5WyO/view?usp=sharing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB4CD1" w:rsidRPr="00DB4CD1" w:rsidRDefault="00DB4CD1" w:rsidP="00DB4CD1">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>كما يوجد ملف خاص ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB4CD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>دليل النشر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>APA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>) على موقع المجلة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00691769" w:rsidRPr="00B26DD8" w:rsidRDefault="00691769" w:rsidP="00DB4CD1">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:bidi/>
-        <w:ind w:left="357"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>لا ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>سمح باستعمال مواقع الشبكة العنكبوتية العالمية (الانترنت) كمصد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ر للمعلومات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>كمراجع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00950AB6" w:rsidRPr="00950AB6" w:rsidSect="008950D7">
-[...4 lines deleted...]
-      <w:bidi/>
+    <w:p w:rsidR="00691769" w:rsidRDefault="00691769" w:rsidP="00691769">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا يسمح باستعمال أي مرجع غير منشور </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بصيغة نهائية </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>كمص</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26DD8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ر للمعلومات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00610DCD" w:rsidRPr="00B26DD8" w:rsidRDefault="00610DCD" w:rsidP="00610DCD">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>في قائمة المراجع، تكتب المراجع العربية أولا ثم المراجع الأجنبية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00760EFA" w:rsidRDefault="00760EFA" w:rsidP="00760EFA">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRDefault="000C3304" w:rsidP="00B8689C">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRDefault="000C3304" w:rsidP="000C3304">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRDefault="000C3304" w:rsidP="000C3304">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRDefault="000C3304" w:rsidP="000C3304">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRDefault="000C3304" w:rsidP="000C3304">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000C3304" w:rsidSect="00DA1D9D">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F31C7B9" w14:textId="77777777" w:rsidR="008950D7" w:rsidRDefault="008950D7" w:rsidP="006A1A23">
+    <w:p w:rsidR="00EA2AED" w:rsidRDefault="00EA2AED" w:rsidP="00462E66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="314B95D3" w14:textId="77777777" w:rsidR="008950D7" w:rsidRDefault="008950D7" w:rsidP="006A1A23">
+    <w:p w:rsidR="00EA2AED" w:rsidRDefault="00EA2AED" w:rsidP="00462E66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Simplified Arabic">
-[...3 lines deleted...]
-    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="Yu Gothic UI"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRDefault="000610E3" w:rsidP="000610E3">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-    </w:sdtEndPr>
-[...218 lines deleted...]
-  </w:sdt>
+      <w:t>عنوان الورقة</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="000610E3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="000610E3" w:rsidRDefault="000610E3">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...214 lines deleted...]
-  <w:p w14:paraId="3ACC8A08" w14:textId="67D35FCE" w:rsidR="008B2217" w:rsidRPr="00BF61B5" w:rsidRDefault="00BF61B5" w:rsidP="00BF61B5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRPr="00DE78AD" w:rsidRDefault="00495ACE" w:rsidP="008677C0">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="a4"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
       <w:bidi/>
-      <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:iCs/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:rtl/>
-        <w:lang w:val="en-MY"/>
-      </w:rPr>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>مجلة البحوث الأكاديمية</w:t>
+    </w:r>
+    <w:r w:rsidR="008677C0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008677C0" w:rsidRPr="008677C0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ISSN: 3106-0765</w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">) </w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="008677C0">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                 مجلد </w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>..</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> عدد </w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>..</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> سنة </w:t>
+    </w:r>
+    <w:r w:rsidR="009D4336">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>….</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00561A27" w:rsidRPr="00561A27">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00462E66" w:rsidRDefault="00462E66">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...175 lines deleted...]
-  <w:p w14:paraId="5A64A671" w14:textId="44D232F2" w:rsidR="003E71D8" w:rsidRPr="003E71D8" w:rsidRDefault="003E71D8" w:rsidP="003E71D8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00A03F6C" w:rsidRPr="00A03F6C" w:rsidRDefault="003521FE" w:rsidP="003521FE">
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:pStyle w:val="a4"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A03F6C">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="182880" distR="182880" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0AB91888" wp14:editId="79EEDEC9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>509270</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-177165</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5419725" cy="822960"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="215" name="مستطيل 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipH="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5419725" cy="822960"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="76200" cmpd="dbl">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A03F6C" w:rsidRPr="004A77A8" w:rsidRDefault="00A03F6C" w:rsidP="003521FE">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:caps/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>Copyright © 2026 by The Libyan Academy for Postgraduate Studies –Misrata, Libya.</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:rtl/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License, which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="182880" tIns="182880" rIns="182880" bIns="182880" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="0AB91888" id="مستطيل 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:40.1pt;margin-top:-13.95pt;width:426.75pt;height:64.8pt;flip:x;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:14.4pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:14.4pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjr3I5LAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNG202+1GTVerXRaQ&#10;Flhp4QEcx2ks/MfYbVLOcOFRuHLgVdq3YexU7RZuiBwsTzzzzcw338yveq3IWoCX1pR0MhpTIgy3&#10;tTTLkn78cPdiRokPzNRMWSNKuhGeXi2eP5t3rhC5ba2qBRAEMb7oXEnbEFyRZZ63QjM/sk4YfGws&#10;aBbQhGVWA+sQXassH4+nWWehdmC58B7/3g6PdJHwm0bw8L5pvAhElRRrC+mEdFbxzBZzViyBuVby&#10;fRnsH6rQTBpMeoC6ZYGRFci/oLTkYL1twohbndmmkVykHrCbyfiPbh5b5kTqBcnx7kCT/3+w/N36&#10;AYisS5pPzikxTOOQdt+2P7c/tr9233dfyVnkqHO+QNdH9wCxS+/uLf/kibE3LTNLcQ1gu1awGiub&#10;RP/sJCAaHkNJ1b21NSZgq2ATXX0DmjRKutcxMEIjJaRP89kc5iP6QDj+PD+bXF7kWCbHt1meX07T&#10;ADNWRJwY7cCHV8JqEi8lBZx/QmXrex9iXUeX6G7snVQqaUAZ0pX0YoqiQnztkJG6Uin4iZeWAeWq&#10;pMb84/gNAoqtvzR1AgpMquGOyZTZcxHbH2gMfdUnwhNRkZrK1hskB+ygTtwmvLQWvlDSoTJL6j+v&#10;GAhK1BsTCZ7ls1nU8okFJ1Z1YjHDEa6kPAAlg3EThiVYOZDLFvMN7Bt7jaNpZOLqWNu+CdRgonC/&#10;L1HkT+3kddzqxW8AAAD//wMAUEsDBBQABgAIAAAAIQCYIaBD3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8QwEIXvgv8hjOBtN2kLdlubLiIo4kGwK4i3tBnbYjOpSbZb/fXGkx6H9/HeN9V+&#10;NRNb0PnRkoRkK4AhdVaP1Et4OdxtdsB8UKTVZAklfKGHfX1+VqlS2xM949KEnsUS8qWSMIQwl5z7&#10;bkCj/NbOSDF7t86oEE/Xc+3UKZabiadCXHGjRooLg5rxdsDuozkaCW/uMXsQ94U/tMUrJd8cm8/l&#10;ScrLi/XmGljANfzB8Ksf1aGOTq09kvZskrATaSQlbNK8ABaBIstyYG0kRZIDryv+/4X6BwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKOvcjksAgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJghoEPfAAAACgEAAA8AAAAAAAAAAAAAAAAAhgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" o:allowoverlap="f" filled="f" stroked="f" strokeweight="6pt">
+              <v:stroke linestyle="thinThin"/>
+              <v:textbox inset="14.4pt,14.4pt,14.4pt,14.4pt">
+                <w:txbxContent>
+                  <w:p w:rsidR="00A03F6C" w:rsidRPr="004A77A8" w:rsidRDefault="00A03F6C" w:rsidP="003521FE">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:caps/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>Copyright © 2026 by The Libyan Academy for Postgraduate Studies –Misrata, Libya.</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:rtl/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License, which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EA2AED">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-LY"/>
       </w:rPr>
+      <w:pict>
+        <v:rect id="_x0000_i1027" style="width:468pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00A03F6C" w:rsidRPr="00A03F6C">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DA1D9D">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FDA5BE4" wp14:editId="6703F7CB">
+          <wp:extent cx="681038" cy="241459"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
+          <wp:docPr id="3" name="صورة 3" descr="رخصة المشاع الإبداعي CC BY 4.0">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1" tgtFrame="&quot;_blank&quot;"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 5" descr="رخصة المشاع الإبداعي CC BY 4.0">
+                    <a:hlinkClick r:id="rId1" tgtFrame="&quot;_blank&quot;"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="691865" cy="245298"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="007541E2" w:rsidRPr="00A03F6C" w:rsidRDefault="007541E2" w:rsidP="00A03F6C">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
-    <w:r>
-[...6 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085BC470" w14:textId="77777777" w:rsidR="008950D7" w:rsidRDefault="008950D7" w:rsidP="00EA1B62">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00EA2AED" w:rsidRDefault="00EA2AED" w:rsidP="00462E66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE9C456" w14:textId="77777777" w:rsidR="008950D7" w:rsidRDefault="008950D7" w:rsidP="006A1A23">
+    <w:p w:rsidR="00EA2AED" w:rsidRDefault="00EA2AED" w:rsidP="00462E66">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="064B843D" w14:textId="4C81A2AA" w:rsidR="003E71D8" w:rsidRDefault="003E71D8" w:rsidP="003E71D8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRPr="000610E3" w:rsidRDefault="00AB0492" w:rsidP="00C10FB5">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
+      <w:pStyle w:val="a3"/>
+      <w:pBdr>
+        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
       <w:bidi/>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rtl/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:hint="cs"/>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
-      <w:t>عنوان البحث</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C10FB5">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>عنوان الورقة                                                                                                                                                     أسماء المؤلفين</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="463BADA1" w14:textId="73C030B4" w:rsidR="008B2217" w:rsidRPr="003E71D8" w:rsidRDefault="003E71D8" w:rsidP="003E71D8">
+  <w:p w:rsidR="00462E66" w:rsidRPr="00AB0492" w:rsidRDefault="00462E66">
     <w:pPr>
-      <w:pStyle w:val="a6"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsia="Calibri"/>
+      <w:pStyle w:val="a3"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00462E66" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00462E66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F74CA19" wp14:editId="58069506">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC51B65" wp14:editId="6AB8EC1F">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:align>right</wp:align>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>852985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>138430</wp:posOffset>
+                <wp:posOffset>163773</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6038850" cy="0"/>
-              <wp:effectExtent l="57150" t="38100" r="57150" b="95250"/>
+              <wp:extent cx="5090615" cy="1000125"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="رابط مستقيم 11"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="307" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-[...1 lines deleted...]
-                      <a:xfrm flipH="1">
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6038850" cy="0"/>
+                        <a:ext cx="5090615" cy="1000125"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:style>
-[...13 lines deleted...]
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>مجلة البحوث الأكاديمية</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>Journal of Academic Research</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="0037779C">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>مجلة علمية محكمة تصدر عن الأكاديمية الليبية للدراسات العليا</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0037779C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> -</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> مصراتة</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="004A30CE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>Peer-reviewed Multidisciplinary Scientific Journal</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> - </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>The Libyan A</w:t>
+                          </w:r>
+                          <w:r w:rsidR="0037779C">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>cademy for Postgraduate Studies -</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Misrata</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">    </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>ISSN: 3106-0765</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004A30CE">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">     </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004A30CE">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">مجلد .. عدد .. سنة ....             </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="64112042" id="رابط مستقيم 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="424.3pt,10.9pt" to="899.8pt,10.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHisZlowEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tOIzEQvCPxD5bvZCZBi6JRJhxAuxzQ&#10;gnh8gPG0MxZ+qW0yk7+n7SQD2l1xWHGx/Kiq7upury5Ha9gWMGrvWj6f1ZyBk77TbtPy56efZ0vO&#10;YhKuE8Y7aPkOIr9cn56shtDAwvfedICMRFxshtDyPqXQVFWUPVgRZz6Ao0fl0YpER9xUHYqB1K2p&#10;FnV9UQ0eu4BeQox0e71/5OuirxTIdKdUhMRMyym3VFYs60teq/VKNBsUodfykIb4jyys0I6CTlLX&#10;Ign2hvovKasl+uhVmklvK6+UllA8kJt5/Yebx14EKF6oODFMZYrfJyt/b6/cPVIZhhCbGO4xuxgV&#10;WqaMDjfU0+KLMmVjKdtuKhuMiUm6vKjPl8sfVF15fKv2ElkqYEy/wFuWNy032mVHohHb25goLEGP&#10;EDp8JFF2aWcgg417AMV0R8HOC7vMB1wZZFtBne1e57mTpFWQmaK0MROp/pp0wGYalJmZiIuviRO6&#10;RPQuTUSrncd/kdN4TFXt8UfXe6/Z9ovvdqUlpRzU+OLsMKR5sj6fC/3jK63fAQAA//8DAFBLAwQU&#10;AAYACAAAACEANTF8wdoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;ABUJcaqogMSJQuED3HhJrMbrKHbb8Pcs4gDHmVnNvK1Wsx/EEafoAmnIFgoEUhuso07Dx/vT1R2I&#10;mAxZMwRCDV8YYVWfn1WmtOFEb3jcpk5wCcXSaOhTGkspY9ujN3ERRiTOPsPkTWI5ddJO5sTlfpC5&#10;UkvpjSNe6M2I6x7b/fbgNaybIlfPj8Xm+sEF194sVfPyutf68mJu7kEknNPfMfzgMzrUzLQLB7JR&#10;DBr4kaQhz5if0+I2Y2P3a8i6kv/x628AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4rG&#10;ZaMBAACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;NTF8wdoAAAAGAQAADwAAAAAAAAAAAAAAAAD9AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="3pt">
-[...2 lines deleted...]
-            </v:line>
+            <v:shapetype w14:anchorId="7EC51B65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:67.15pt;margin-top:12.9pt;width:400.85pt;height:78.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRRkFuCwIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C818u6dhKvvI7SpKkq&#10;pRcp6QdglvWiAkMBe9f9+g7sxrHSt6ovCJjhzJwzh/X1YDQ5SB8U2JqWM0aJtAIaZXc1/fF0/+6K&#10;khC5bbgGK2t6lIFeb96+WfeuknPoQDfSEwSxoepdTbsYXVUUQXTS8DADJy0GW/CGRzz6XdF43iO6&#10;0cWcsYuiB984D0KGgLd3Y5BuMn7bShG/tW2QkeiaYm8xrz6v27QWmzWvdp67TompDf4PXRiuLBY9&#10;Qd3xyMneq7+gjBIeArRxJsAU0LZKyMwB2ZTsFZvHjjuZuaA4wZ1kCv8PVnw9fPdENTV9zy4psdzg&#10;kJ7kEMkHGMg86dO7UGHao8PEOOA1zjlzDe4BxM9ALNx23O7kjffQd5I32F+ZXhZnT0eckEC2/Rdo&#10;sAzfR8hAQ+tNEg/lIIiOczqeZpNaEXi5ZCt2US4pERgrGWPlfJlr8Or5ufMhfpJgSNrU1OPwMzw/&#10;PISY2uHVc0qqZuFeaZ0NoC3pa7paIuSriFER/amVqekVFmWTYxLLj7bJjyNXetxjAW0n2onpyDkO&#10;2wETkxZbaI4ogIfRh/hvcNOB/01Jjx6safi1515Soj9bFHFVLhbJtPmwWF7O8eDPI9vzCLcCoWoa&#10;KRm3tzEbfWR0g2K3Ksvw0snUK3orqzP9g2Te83POevmtmz8AAAD//wMAUEsDBBQABgAIAAAAIQCD&#10;CjeS3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrdjFgCCNgxBVr0Wl&#10;P1JvJl6SqPE6ig1J377LqRxHM5r5Jl+PvhVn7GMTyMDjRIFAKoNrqDLw8f7ysAQRkyVn20Bo4Bcj&#10;rIvbm9xmLgz0hud9qgSXUMysgTqlLpMyljV6GyehQ2LvGHpvE8u+kq63A5f7Vk6VWkhvG+KF2na4&#10;rbH82Z+8gc/X4/fXTO2qZz/vhjAqSX4ljbm/GzdPIBKO6T8MF3xGh4KZDuFELoqWtZ5pjhqYzvkC&#10;B1Z6wecO7Cy1Blnk8vpC8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRRkFuCwIAAPUD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDCjeS3QAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>مجلة البحوث الأكاديمية</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>Journal of Academic Research</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="0037779C">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>مجلة علمية محكمة تصدر عن الأكاديمية الليبية للدراسات العليا</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0037779C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> -</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> مصراتة</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="004A30CE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>Peer-reviewed Multidisciplinary Scientific Journal</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> - </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>The Libyan A</w:t>
+                    </w:r>
+                    <w:r w:rsidR="0037779C">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>cademy for Postgraduate Studies -</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Misrata</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">    </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>ISSN: 3106-0765</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004A30CE">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">     </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004A30CE">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">مجلد .. عدد .. سنة ....             </w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FC2B44">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="914400" cy="1098360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:docPr id="2" name="Picture 2" descr="C:\Users\Sleem\Desktop\c50cf888-7d71-4296-bf98-325553bdcc04.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Sleem\Desktop\c50cf888-7d71-4296-bf98-325553bdcc04.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="914600" cy="1098601"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...468 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...3 lines deleted...]
-      <w:start w:val="9"/>
+    <w:nsid w:val="1D0E58C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A3E6752"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Reference"/>
-[...19 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7028,65 +7396,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04377169"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24772617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C8DADF06"/>
-    <w:lvl w:ilvl="0" w:tplc="A40E52A4">
+    <w:tmpl w:val="CED8E3FC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="arabicAlpha"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7117,655 +7482,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9D3C9D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B6E4743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="008C6716"/>
-[...600 lines deleted...]
-    <w:tmpl w:val="8BBAD2C6"/>
+    <w:tmpl w:val="3DE00572"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -7831,1317 +7595,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1265 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C150CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="328C87B6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9186,65 +7684,635 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46670DCE"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F844281"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49A812D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52915161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F923DE0"/>
+    <w:tmpl w:val="676025A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542E3667"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="785CDE4E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3A2ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A64896A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA50136"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FE410A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6300447E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F0C0EA8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9275,1388 +8343,486 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D747DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D34A4A86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...31 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5CEA0572">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...286 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="2027050779">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1954826954">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1840802206">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2049841594">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1021317750">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1782064364">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="85812974">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1458648513">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="587034524">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1814905577">
-[...32 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1282763139">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...76 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="170"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...5 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00376CED"/>
-[...316 lines deleted...]
-    <w:rsid w:val="00FF6BAC"/>
+    <w:rsidRoot w:val="00A23E39"/>
+    <w:rsid w:val="00032BAD"/>
+    <w:rsid w:val="00046932"/>
+    <w:rsid w:val="000610E3"/>
+    <w:rsid w:val="000B73A2"/>
+    <w:rsid w:val="000C3304"/>
+    <w:rsid w:val="000F5ED7"/>
+    <w:rsid w:val="00116627"/>
+    <w:rsid w:val="00121E31"/>
+    <w:rsid w:val="00123829"/>
+    <w:rsid w:val="00124FE4"/>
+    <w:rsid w:val="001529C2"/>
+    <w:rsid w:val="001715C0"/>
+    <w:rsid w:val="001946D6"/>
+    <w:rsid w:val="00195FC3"/>
+    <w:rsid w:val="001E51DF"/>
+    <w:rsid w:val="001E5ADC"/>
+    <w:rsid w:val="001F2532"/>
+    <w:rsid w:val="00231A9F"/>
+    <w:rsid w:val="00254E35"/>
+    <w:rsid w:val="002B5FDB"/>
+    <w:rsid w:val="003017C7"/>
+    <w:rsid w:val="0032547C"/>
+    <w:rsid w:val="0035051B"/>
+    <w:rsid w:val="0035125D"/>
+    <w:rsid w:val="003521FE"/>
+    <w:rsid w:val="0037779C"/>
+    <w:rsid w:val="00402027"/>
+    <w:rsid w:val="00462E66"/>
+    <w:rsid w:val="004712BF"/>
+    <w:rsid w:val="0047737A"/>
+    <w:rsid w:val="00495ACE"/>
+    <w:rsid w:val="004A30CE"/>
+    <w:rsid w:val="004A77A8"/>
+    <w:rsid w:val="004C1C99"/>
+    <w:rsid w:val="004D3EBD"/>
+    <w:rsid w:val="005055F5"/>
+    <w:rsid w:val="00510788"/>
+    <w:rsid w:val="00513F5D"/>
+    <w:rsid w:val="00522767"/>
+    <w:rsid w:val="00524F86"/>
+    <w:rsid w:val="00533ADF"/>
+    <w:rsid w:val="00546E12"/>
+    <w:rsid w:val="00554E50"/>
+    <w:rsid w:val="00561A27"/>
+    <w:rsid w:val="00567A2B"/>
+    <w:rsid w:val="00577A4C"/>
+    <w:rsid w:val="0059450D"/>
+    <w:rsid w:val="00595FA3"/>
+    <w:rsid w:val="005B6B8C"/>
+    <w:rsid w:val="005C30B9"/>
+    <w:rsid w:val="00610DCD"/>
+    <w:rsid w:val="0065444A"/>
+    <w:rsid w:val="00673FDB"/>
+    <w:rsid w:val="00691769"/>
+    <w:rsid w:val="006C5439"/>
+    <w:rsid w:val="006D18A1"/>
+    <w:rsid w:val="006E1C67"/>
+    <w:rsid w:val="006E4028"/>
+    <w:rsid w:val="007541E2"/>
+    <w:rsid w:val="00756724"/>
+    <w:rsid w:val="0075712A"/>
+    <w:rsid w:val="00760EFA"/>
+    <w:rsid w:val="007A0D21"/>
+    <w:rsid w:val="007B19A0"/>
+    <w:rsid w:val="007D1B97"/>
+    <w:rsid w:val="007E1674"/>
+    <w:rsid w:val="007F0C80"/>
+    <w:rsid w:val="00814CC5"/>
+    <w:rsid w:val="00826EC8"/>
+    <w:rsid w:val="00834D83"/>
+    <w:rsid w:val="00852747"/>
+    <w:rsid w:val="008606FE"/>
+    <w:rsid w:val="008677C0"/>
+    <w:rsid w:val="008B282E"/>
+    <w:rsid w:val="008D61D8"/>
+    <w:rsid w:val="008D6D33"/>
+    <w:rsid w:val="00912166"/>
+    <w:rsid w:val="00917D5C"/>
+    <w:rsid w:val="00925B8A"/>
+    <w:rsid w:val="00946012"/>
+    <w:rsid w:val="00946C7C"/>
+    <w:rsid w:val="00957877"/>
+    <w:rsid w:val="00980643"/>
+    <w:rsid w:val="009A73B3"/>
+    <w:rsid w:val="009D35C6"/>
+    <w:rsid w:val="009D4336"/>
+    <w:rsid w:val="009E7AC0"/>
+    <w:rsid w:val="009F0E65"/>
+    <w:rsid w:val="009F2671"/>
+    <w:rsid w:val="009F4ECC"/>
+    <w:rsid w:val="00A03F6C"/>
+    <w:rsid w:val="00A23E39"/>
+    <w:rsid w:val="00A27B06"/>
+    <w:rsid w:val="00A47ED3"/>
+    <w:rsid w:val="00A673FD"/>
+    <w:rsid w:val="00A67D8C"/>
+    <w:rsid w:val="00AB0492"/>
+    <w:rsid w:val="00AB250F"/>
+    <w:rsid w:val="00AB5386"/>
+    <w:rsid w:val="00AF5FF6"/>
+    <w:rsid w:val="00B20B09"/>
+    <w:rsid w:val="00B26DD8"/>
+    <w:rsid w:val="00B36E31"/>
+    <w:rsid w:val="00B50FDB"/>
+    <w:rsid w:val="00B53E92"/>
+    <w:rsid w:val="00B54242"/>
+    <w:rsid w:val="00B72E13"/>
+    <w:rsid w:val="00B74D37"/>
+    <w:rsid w:val="00B8689C"/>
+    <w:rsid w:val="00B90A7F"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rsid w:val="00BA5AA7"/>
+    <w:rsid w:val="00BF6ADE"/>
+    <w:rsid w:val="00C10FB5"/>
+    <w:rsid w:val="00C16213"/>
+    <w:rsid w:val="00C21610"/>
+    <w:rsid w:val="00C302E9"/>
+    <w:rsid w:val="00C6731D"/>
+    <w:rsid w:val="00C71986"/>
+    <w:rsid w:val="00C744E7"/>
+    <w:rsid w:val="00C90676"/>
+    <w:rsid w:val="00CA392A"/>
+    <w:rsid w:val="00CC34E6"/>
+    <w:rsid w:val="00CF2E0F"/>
+    <w:rsid w:val="00D83FD2"/>
+    <w:rsid w:val="00DA1D9D"/>
+    <w:rsid w:val="00DB4CD1"/>
+    <w:rsid w:val="00DB7B2C"/>
+    <w:rsid w:val="00DC2DE1"/>
+    <w:rsid w:val="00DE0589"/>
+    <w:rsid w:val="00DE78AD"/>
+    <w:rsid w:val="00E02D69"/>
+    <w:rsid w:val="00E201E1"/>
+    <w:rsid w:val="00E75001"/>
+    <w:rsid w:val="00E805CF"/>
+    <w:rsid w:val="00E80F6D"/>
+    <w:rsid w:val="00E862D1"/>
+    <w:rsid w:val="00EA2AED"/>
+    <w:rsid w:val="00EA6CBD"/>
+    <w:rsid w:val="00ED611F"/>
+    <w:rsid w:val="00EF2651"/>
+    <w:rsid w:val="00F42478"/>
+    <w:rsid w:val="00F42481"/>
+    <w:rsid w:val="00F5271B"/>
+    <w:rsid w:val="00FA57B2"/>
+    <w:rsid w:val="00FB2A8E"/>
+    <w:rsid w:val="00FB3588"/>
+    <w:rsid w:val="00FC0D20"/>
+    <w:rsid w:val="00FC2B44"/>
+    <w:rsid w:val="00FC515F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{0B50656C-C0D3-49D2-81EF-9920A5D0B568}"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="674696BD"/>
+  <w15:docId w15:val="{AE45C7B1-8A2D-45B8-ABAB-31A753EC3C70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10728,51 +8894,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10945,906 +9111,778 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00751AAB"/>
-[...102 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
-[...2 lines deleted...]
-    <w:rsid w:val="00D447D4"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462E66"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00462E66"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462E66"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00462E66"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462E66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...78 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="keywords">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نص في بالون Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462E66"/>
     <w:rPr>
-      <w:b/>
-[...49 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00CD068A"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3588"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1AsianMSMincho">
-[...301 lines deleted...]
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="006374B1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00ED611F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
-[...1 lines deleted...]
-    <w:rsid w:val="00A26307"/>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00925B8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
-    <w:name w:val="Reference"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00A26307"/>
+    <w:link w:val="Char2"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="210"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="نص أساسي Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleAbstractAsianMSMinchoItalic">
+    <w:name w:val="Style Abstract + (Asian) MS Mincho Italic"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StyleAbstractAsianMSMinchoItalicChar">
+    <w:name w:val="Style Abstract + (Asian) MS Mincho Italic Char"/>
+    <w:link w:val="StyleAbstractAsianMSMinchoItalic"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:link w:val="AbstractChar"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
+    <w:name w:val="table head"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="37"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:smallCaps/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
+    <w:name w:val="Abstract Char"/>
+    <w:link w:val="Abstract"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char2"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C1C99"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB63B5"/>
+    <w:rsid w:val="00760EFA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
-[...27 lines deleted...]
-  <w:style w:type="character" w:styleId="ac">
+  <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00934E64"/>
+    <w:rsid w:val="00195FC3"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...32 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="559487067">
+    <w:div w:id="2085948653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...26 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.ar" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Sleem\Desktop\&#1575;&#1604;&#1571;&#1603;&#1575;&#1583;&#1610;&#1605;&#1610;&#1577;%20&#1605;&#1589;&#1585;&#1575;&#1578;&#1607;\&#1605;&#1580;&#1604;&#1577;%20&#1575;&#1604;&#1571;&#1576;&#1581;&#1575;&#1579;%20&#1575;&#1604;&#1571;&#1603;&#1575;&#1583;&#1610;&#1605;&#1610;&#1577;\New%20Microsoft%20Excel%20Worksheet.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ar-SA"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.16871044754103354"/>
+          <c:y val="5.1400554097404488E-2"/>
+          <c:w val="0.79653097597124789"/>
+          <c:h val="0.73444808982210552"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:v>بيانات 1</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="diamond"/>
+            <c:size val="5"/>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet1!$F$11:$F$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet1!$G$11:$G$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>10</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>40</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-DD43-4870-9B0B-92BCBC7EAFC8}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>بيانات 2</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="square"/>
+            <c:size val="5"/>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet1!$F$11:$F$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet1!$H$11:$H$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>66</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>50</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>41</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>20</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-DD43-4870-9B0B-92BCBC7EAFC8}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="170844160"/>
+        <c:axId val="170844736"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="170844160"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="6"/>
+          <c:min val="0"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ar-LY" b="0"/>
+                  <a:t>بيانات المحور السيني</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ar-LY" b="0" baseline="0"/>
+                  <a:t> (الوحدة)</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" b="0"/>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="170844736"/>
+        <c:crossesAt val="0"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="170844736"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" vert="horz"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="ar-LY" b="0"/>
+                  <a:t>بيانات</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="ar-LY" b="0" baseline="0"/>
+                  <a:t> المحور الصادي (الوحدة)</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" b="0"/>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="170844160"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:majorUnit val="15"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.43036907963215815"/>
+          <c:y val="2.3171900199222082E-2"/>
+          <c:w val="0.45967470404173272"/>
+          <c:h val="0.18553695095341996"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:txPr>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11878,84 +9916,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -12086,79 +10126,97 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB41B0CF-4225-4C9B-8969-53994FE80514}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>836</Words>
-  <Characters>4768</Characters>
+  <Words>717</Words>
+  <Characters>4089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>template.doc</vt:lpstr>
-      <vt:lpstr>template.doc</vt:lpstr>
+      <vt:lpstr>عنوان الورقة</vt:lpstr>
+      <vt:lpstr>عنوان الورقة</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Academy Publisher</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5593</CharactersWithSpaces>
+  <CharactersWithSpaces>4797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>template.doc</dc:title>
-  <dc:creator>Academy Publisher</dc:creator>
+  <dc:title>عنوان الورقة</dc:title>
+  <dc:subject/>
+  <dc:creator>Sleem</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>