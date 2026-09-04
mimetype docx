--- v0 (2025-10-07)
+++ v1 (2026-09-04)
@@ -1,6754 +1,6828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="11B0B1EA" w14:textId="0E463CCE" w:rsidR="00E1171B" w:rsidRDefault="00543D5B" w:rsidP="00802251">
-[...7 lines deleted...]
-        <w:t>Paper Title: Font format: Style Times New Roman, Size_16, Bold</w:t>
+    <w:p w:rsidR="00462E66" w:rsidRDefault="00D12C50" w:rsidP="00B90A7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" style="width:468pt;height:1pt;mso-position-vertical:absolute" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CC0682" w14:textId="77777777" w:rsidR="00802251" w:rsidRPr="00E678BD" w:rsidRDefault="00802251" w:rsidP="00802251">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00ED611F" w:rsidRDefault="00ED611F" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B282E" w:rsidRPr="00ED611F" w:rsidRDefault="00AA7E10" w:rsidP="00D85A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>First Author, Second Author, and Third Author</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Paper T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85A2C" w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7C8D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>tle in English</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7C8D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>16-point bold</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7C8D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700DB086" w14:textId="59D4B90D" w:rsidR="00802251" w:rsidRDefault="00802251" w:rsidP="00802251">
-[...10 lines deleted...]
-        <w:t>Affiliation</w:t>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00ED611F" w:rsidRDefault="00ED611F" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00870082" w:rsidRDefault="00870082" w:rsidP="00870082">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Name of the first author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7C8D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold), Name of the second author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold), and Name of the third author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00CA392A" w:rsidRDefault="00ED611F" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D85A2C" w:rsidRPr="00CA392A" w:rsidRDefault="00D85A2C" w:rsidP="006761F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006761F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department name in English, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Institution nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>e in English, Country in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D85A2C" w:rsidRDefault="00D85A2C" w:rsidP="00D85A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006761F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department name in English, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85A2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Institution nam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>e in Engli</w:t>
+      </w:r>
+      <w:r w:rsidR="006761F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sh, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Country in English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRPr="00ED611F" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان الورقة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باللغة العربية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم 16 غامق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRPr="00ED611F" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسم المؤلف الأول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاثي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، اسم المؤلف الثاني</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاثي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، اسم المؤلف الثالث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (بالعربي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ثلاث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED611F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> غامق)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRPr="00CA392A" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRPr="00CA392A" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006761F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>القسم العلمي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، اسم المؤسسة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، الدولة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRDefault="000B6F10" w:rsidP="000B6F10">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> القسم العلمي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>اسم المؤسسة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الدولة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA392A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بالعربي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925B8A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B6F10" w:rsidRDefault="000B6F10" w:rsidP="00FA7C8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED611F" w:rsidRDefault="00FA7C8D" w:rsidP="00FA7C8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>*C</w:t>
+      </w:r>
+      <w:r w:rsidR="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>orresponding author:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00995D28" w:rsidRDefault="00995D28" w:rsidP="00694166">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="-2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3708"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2898"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00ED611F" w:rsidRPr="00B86A9A" w:rsidTr="00B86A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED611F" w:rsidRPr="00992F57" w:rsidRDefault="00694166" w:rsidP="00ED611F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F57">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+              <w:t>Date of received manuscript: ../../....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED611F" w:rsidRPr="00992F57" w:rsidRDefault="00694166" w:rsidP="00ED611F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F57">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+              <w:t>Date of acceptance: ../../....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED611F" w:rsidRPr="00992F57" w:rsidRDefault="00694166" w:rsidP="00ED611F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F57">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+              <w:t>Date of publication: ../../....</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC5214" w:rsidRPr="00124FE4" w:rsidTr="0067404A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9576" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DC5214" w:rsidRPr="00124FE4" w:rsidRDefault="00DC5214" w:rsidP="00C57566">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00992F57">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="ar-LY"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00ED611F" w:rsidRPr="00925B8A" w:rsidRDefault="000B6F10" w:rsidP="00694166">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00694166" w:rsidRDefault="00694166" w:rsidP="00694166">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the paper, written in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, should include the significance of the research, its objectives, methodology, and key findings. It should not exceed 250 words and should be written in 12-point font. Reading the abstract provides a concise overview of the researchers' work and their main conclusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRDefault="00925B8A" w:rsidP="00ED611F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="006C5439" w:rsidRDefault="00694166" w:rsidP="00870082">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Keywords in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The number of keywords 3-5 words, and the same words used in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>the title of the paper in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not be repeated.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12C50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" style="width:468pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A922BC" w:rsidRPr="00925B8A" w:rsidRDefault="0057007F" w:rsidP="00FA7C8D">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>المستخلص</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A922BC" w:rsidRPr="006C5439" w:rsidRDefault="00234818" w:rsidP="00A922BC">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يكتب هنا م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لورقة </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باللغة العربية و</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يحتوي </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>على أهمية البحث، وأ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هد</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ف ال</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحث،</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وطريقة </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">إجراء </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>البحث</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وكذلك أهم النتائج التي تم الحصول عليها. يج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ب ألا يزيد عدد الكلمات في الم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن 250 كلمة كحد أقصى. يكتب الم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ستخلص</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بخط بحجم </w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> نقطة.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عن طريق قراءة الملخص يمكن أخذ فكرة عامة وموجزة عن العمل الذي قام به الباحثون وأهم النتائج التي تحصلو</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC" w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عليها</w:t>
+      </w:r>
+      <w:r w:rsidR="00A922BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A922BC" w:rsidRDefault="00A922BC" w:rsidP="00A922BC">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00925B8A" w:rsidRPr="00925B8A" w:rsidRDefault="00A922BC" w:rsidP="002F720A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>الكلمات المفتاحية باللغة العربية: الكلمات المفتاحية 3-5 كلمات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>، ولا يسمح بتكرار نفس الكلمات المستعملة في عنوان الورقة باللغة العربية.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C5439">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F720A" w:rsidRDefault="002F720A" w:rsidP="007A4B74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="007A4B74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paper Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00E71EEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>The paper consists of the following main sections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="00815EA8" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Subheading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Research Methods and Tools (for applied science disciplines only</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71EEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Disc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71EEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ussion (can be combined with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71EEA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Conclusion and Recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00212EB7" w:rsidRDefault="007A4B74" w:rsidP="00212EB7">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Acknowledgments</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00212EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00234818">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ith clarification of</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EA8" w:rsidRPr="00815EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sour</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00234818">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EA8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of financial support, if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00003E29" w:rsidRDefault="00003E29" w:rsidP="00212EB7">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00212EB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Conflict of Interest Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87921" w:rsidRPr="00D87921" w:rsidRDefault="00D87921" w:rsidP="00212EB7">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87921" w:rsidRPr="00D87921" w:rsidRDefault="00D87921" w:rsidP="00212EB7">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87921" w:rsidRPr="00212EB7" w:rsidRDefault="00D87921" w:rsidP="00212EB7">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="00815EA8">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-LY"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4 paper (210 x 297 mm) must be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Margins should be 2.5 cm at the top, bottom, left, and right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The document file size must not exceed 1.5 MB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The document file must be in </w:t>
+      </w:r>
+      <w:r w:rsidR="00234818">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Word format.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pages must be numbered sequentially.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Main and subheadings must be numbered sequentially, as in the table of contents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No spaces are allowed on the document, except before and after figures and tables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indent each paragraph to distinguish it from the preceding paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4B74" w:rsidRPr="007A4B74" w:rsidRDefault="007A4B74" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Units in th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e text must be written in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4B74">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Font Size and Type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>font for all content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The font </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>size for all content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be 12 points, except for the title (16 points), authors' names (14 points), and table contents (10 points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All mai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n and subheadings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be written in bold, 12 points, and distinguished only by numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Line spacing should be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No indentation should be used anywhere on the page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figures and Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All figures, diagrams, and tables should be placed within the relevant text, rather than grouped at the end of the document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figures and tables should be centered on the page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tables and figures should not be placed in locations that precede their mention in the text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use Figure (1): or Table (1):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for example, when mentioning tables and figures in the text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tables and figures should not be split across two pages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All data in tables and figures (especially </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">units) must be written in English. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The table title should be placed at the top and center of the table, adjacent to it, as shown in Table (1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The figure title should be placed below the figure, also in the center, as shown in Figure (1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The font size for figure and table titles is 12 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The font size for table content is 10 points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mathematical Equations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equations should be written using the Alt+ keys on a computer keyboard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00234818" w:rsidRDefault="00B679AF" w:rsidP="00486462">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234818">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each equation should be presented on a separate line from the text, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00234818" w:rsidRDefault="00B679AF" w:rsidP="00486462">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234818">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equations should be clear and legible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234818">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B679AF" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The terms and symbols used in equations should be explained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B8C" w:rsidRPr="00B679AF" w:rsidRDefault="00B679AF" w:rsidP="00B679AF">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equations should be numbered sequentially</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B679AF">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B79CB" w:rsidRPr="009B79CB" w:rsidRDefault="009B79CB" w:rsidP="009B79CB">
+      <w:pPr>
+        <w:pStyle w:val="tablehead"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Table (1): Table title.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="256"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2237"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="582"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="801"/>
+        <w:gridCol w:w="496"/>
+        <w:gridCol w:w="1200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00543D5B" w:rsidRPr="00262025" w14:paraId="05D844B0" w14:textId="77777777" w:rsidTr="00543D5B">
+      <w:tr w:rsidR="00702E47" w:rsidRPr="00B775DB" w:rsidTr="00201482">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDBE000" w14:textId="77777777" w:rsidR="00543D5B" w:rsidRPr="00262025" w:rsidRDefault="00543D5B" w:rsidP="00621AA1">
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
             <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6577" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-[...760 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8F2859" w14:textId="77777777" w:rsidR="00543D5B" w:rsidRPr="00A03A73" w:rsidRDefault="00543D5B" w:rsidP="00543D5B">
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
             <w:pPr>
-              <w:pStyle w:val="tablecolhead"/>
-[...201 lines deleted...]
-              <w:pStyle w:val="tablecopy"/>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="16"/>
-[...3462 lines deleted...]
-              <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:bCs/>
-[...44 lines deleted...]
-                <w:bCs/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:tcW w:w="1695" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D4B47A" w14:textId="77777777" w:rsidR="007939CA" w:rsidRPr="00BD09E4" w:rsidRDefault="007939CA" w:rsidP="00621AA1">
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl/>
-[...28 lines deleted...]
-              <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5813BCF3" w14:textId="77777777" w:rsidR="007939CA" w:rsidRDefault="007939CA" w:rsidP="00621AA1">
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
             <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7229" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084494B1" w14:textId="77777777" w:rsidR="007939CA" w:rsidRPr="0024369C" w:rsidRDefault="007939CA" w:rsidP="00070F22">
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
             <w:pPr>
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0024369C">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702E47" w:rsidRPr="00B775DB" w:rsidTr="008B5C8D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="363"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">يكتب هنا ملخص للورقة يحتوي هدف الورقة وطريقة البحث وكذلك أهم النتائج التي تم الحصول عليها. يجب ألا يزيد عدد الكلمات في الملخص عن 250 كلمة كحد أقصى. يكتب الملخص بخط </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
               </w:rPr>
-              <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> وبحجم خط </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00702E47" w:rsidRPr="00B775DB" w:rsidTr="008B5C8D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="424"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> نقطة.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4868" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> عن طريق قراءة الملخص يمكن أخذ فكرة عامة وموجزة عن العمل الذي قام به الباحثون وأهم النتائج التي </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1297" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>تحصلو</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0024369C">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00702E47" w:rsidRPr="00BA0C71" w:rsidRDefault="00702E47" w:rsidP="00AF58BF">
+            <w:pPr>
+              <w:pStyle w:val="Abstract"/>
+              <w:bidi/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve"> عليها.</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CA82F19" w14:textId="77777777" w:rsidR="00DA5CAC" w:rsidRPr="007939CA" w:rsidRDefault="00DA5CAC" w:rsidP="00F46808">
-[...6 lines deleted...]
-          <w:rtl/>
+    <w:p w:rsidR="00A47ED3" w:rsidRDefault="00A47ED3" w:rsidP="00A47ED3">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DA5CAC" w:rsidRPr="007939CA" w:rsidSect="001E6997">
-[...12 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w:rsidR="00BA0C71" w:rsidRPr="00B874C1" w:rsidRDefault="009B79CB" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="hr-HR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C29D7A" wp14:editId="2C2009F8">
+            <wp:extent cx="3124200" cy="2173941"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Chart 1"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRDefault="009B79CB" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Figure (1): Figure title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0C71" w:rsidRDefault="00BA0C71" w:rsidP="00BA0C71">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:bidi/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00064F8A" w:rsidRPr="00064F8A" w:rsidRDefault="00064F8A" w:rsidP="00594D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onflict</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statement</w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07" w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07" w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064F8A">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authors declare no conflicts of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00594D07" w:rsidRPr="00594D07" w:rsidRDefault="00594D07" w:rsidP="00594D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Author Contributions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "All authors have made a substantial, direct, and intellectual contribution to the work and approved it for publication." </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00594D07" w:rsidRPr="00594D07" w:rsidRDefault="00594D07" w:rsidP="00594D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "This research received no external funding." </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00594D07" w:rsidRPr="00594D07" w:rsidRDefault="00594D07" w:rsidP="00594D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.y2kedqg56mrs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: "No data were used to support this study."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B79CB" w:rsidRPr="00594D07" w:rsidRDefault="009B79CB" w:rsidP="00594D07">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References and C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71EEA" w:rsidRPr="00594D07">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B79CB" w:rsidRPr="009B79CB" w:rsidRDefault="009B79CB" w:rsidP="00594D07">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Here are the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> references that were used and cited in the body of the research paper, according to the American Psychological Associat</w:t>
+      </w:r>
+      <w:r w:rsidR="00234818">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ion (APA) Publication Guide, Seven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th Edition. The APA Publication Guide can be accessed via the following link:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0062120B" w:rsidRPr="0062120B" w:rsidRDefault="0062120B" w:rsidP="0062120B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062120B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.cag.edu.tr/uploads/site/users-special/d1c38a09acc34845c6be3a127a5aacaf/files/APA%207_0-.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A77CE5" w:rsidRPr="00A77CE5" w:rsidRDefault="00A77CE5" w:rsidP="00A77CE5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The APA Publication Guide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>can be found also on the journal’s website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009B79CB" w:rsidRPr="009B79CB" w:rsidRDefault="009B79CB" w:rsidP="0062120B">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of websites on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Internet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a source of information or as references is not permitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B79CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C3304" w:rsidRPr="00D87921" w:rsidRDefault="009B79CB" w:rsidP="00D87921">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The use of any unpublished source in its final form as a source of information is not permit</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000C3304" w:rsidRPr="00D87921" w:rsidSect="0035125D">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:bidi/>
-      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2064FD21" w14:textId="77777777" w:rsidR="001E6997" w:rsidRDefault="001E6997" w:rsidP="00FB1B00">
+    <w:p w:rsidR="00D12C50" w:rsidRDefault="00D12C50" w:rsidP="00462E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511351A6" w14:textId="77777777" w:rsidR="001E6997" w:rsidRDefault="001E6997" w:rsidP="00FB1B00">
+    <w:p w:rsidR="00D12C50" w:rsidRDefault="00D12C50" w:rsidP="00462E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
+    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Monotype Koufi">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="02942001" w:usb1="03D40006" w:usb2="02620000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...52 lines deleted...]
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...7 lines deleted...]
-        <w:szCs w:val="20"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRDefault="000610E3" w:rsidP="000610E3">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi" w:hint="cs"/>
         <w:rtl/>
       </w:rPr>
-      <w:id w:val="1484506062"/>
-[...249 lines deleted...]
-  </w:sdt>
+      <w:t>عنوان الورقة</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="000610E3">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="000610E3" w:rsidRDefault="000610E3">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...5 lines deleted...]
-        <w:bCs/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRPr="00DE78AD" w:rsidRDefault="007A4B74" w:rsidP="000B6F10">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007A4B74">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Journal of Academic Research</w:t>
+    </w:r>
+    <w:r w:rsidR="000B6F10">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
-      <w:id w:val="-814030171"/>
-[...211 lines deleted...]
-  <w:p w14:paraId="5AAEDDDB" w14:textId="7522322A" w:rsidR="00C81952" w:rsidRPr="00BF36DC" w:rsidRDefault="00C81952" w:rsidP="00D91F95">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00495ACE">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000B6F10">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B" w:rsidRPr="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>ISSN: 3106-076</w:t>
+    </w:r>
+    <w:r w:rsidR="000B6F10">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>5)</w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">               </w:t>
+    </w:r>
+    <w:r w:rsidR="00495ACE">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:r w:rsidR="000B6F10">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Vol. .. No.</w:t>
+    </w:r>
+    <w:r w:rsidR="0035751B">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> .. </w:t>
+    </w:r>
+    <w:r w:rsidR="000B6F10">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>(….)</w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00201482" w:rsidRPr="00201482">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="000610E3" w:rsidRPr="00DE78AD">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00462E66" w:rsidRDefault="00462E66">
     <w:pPr>
       <w:pStyle w:val="a4"/>
-      <w:tabs>
-[...9 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF36DC">
-[...89 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...2 lines deleted...]
-      <w:rPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="0068124E" w:rsidRPr="00DA1D9D" w:rsidRDefault="002F720A" w:rsidP="002F720A">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DA1D9D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
         <w:rtl/>
       </w:rPr>
-      <w:id w:val="108783118"/>
-[...181 lines deleted...]
-        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="182880" distR="182880" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="63EE4081" wp14:editId="462D706D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>547370</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-114300</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5419090" cy="775970"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="215" name="مستطيل 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipH="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5419090" cy="775970"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="76200" cmpd="dbl">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="0068124E" w:rsidRPr="004A77A8" w:rsidRDefault="0068124E" w:rsidP="0068124E">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:caps/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>Copyright © 2026 by The Libyan Academy for Postgraduate Studies – Misrata, Libya.</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:rtl/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="004A77A8">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License, which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="182880" tIns="182880" rIns="182880" bIns="182880" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="63EE4081" id="مستطيل 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:43.1pt;margin-top:-9pt;width:426.7pt;height:61.1pt;flip:x;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:14.4pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:14.4pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKJa5XLAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGm13bZR09VqlwWk&#10;BVZa+ADHcRoL22Nst2k5w4VP4cqBX2n/hrFTtVu4IXKwPPHMm5k3b+ZXG63IWjgvwZR0OMgpEYZD&#10;Lc2ypB8/3L2YUuIDMzVTYERJt8LTq8XzZ/POFmIELahaOIIgxhedLWkbgi2yzPNWaOYHYIXBxwac&#10;ZgFNt8xqxzpE1yob5fll1oGrrQMuvMe/t/0jXST8phE8vG8aLwJRJcXaQjpdOqt4Zos5K5aO2Vby&#10;QxnsH6rQTBpMeoS6ZYGRlZN/QWnJHXhowoCDzqBpJBepB+xmmP/RzWPLrEi9IDneHmny/w+Wv1s/&#10;OCLrko6GY0oM0zik/bfdz92P3a/99/1XchE56qwv0PXRPrjYpbf3wD95YuCmZWYprp2DrhWsxsqG&#10;0T87C4iGx1BSdW+hxgRsFSDRtWmcJo2S9nUMjNBICdmk+WyP8xGbQDj+HF8MZ/kMx8jxbTIZzyZp&#10;gBkrIk6Mts6HVwI0iZeSOpx/QmXrex9iXSeX6G7gTiqVNKAM6RD0EkWF+NoiI3WlUvATLy0DylVJ&#10;XdJpHr9eQLH1l6ZOQIFJ1d8xmTIHLmL7PY1hU20S4YmoSE0F9RbJcdCrE7cJLy24L5R0qMyS+s8r&#10;5gQl6o2JBE9H02nU8pnlzqzqzGKGI1xJeXCU9MZN6JdgZZ1ctpivZ9/ANY6mkYmrU22HJlCDicLD&#10;vkSRP7WT12mrF78BAAD//wMAUEsDBBQABgAIAAAAIQD1alW93wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8QwEIXvgv8hjOBtN21XSlubLiIo4kGwK4i3tBnbYjOpTbZb/fWOJz0O8/He98r9&#10;akex4OwHRwribQQCqXVmoE7By+Fuk4HwQZPRoyNU8IUe9tX5WakL4070jEsdOsEh5AutoA9hKqT0&#10;bY9W+62bkPj37marA59zJ82sTxxuR5lEUSqtHogbej3hbY/tR320Ct7mx91DdJ/7Q5O/Uvwtsf5c&#10;npS6vFhvrkEEXMMfDL/6rA4VOzXuSMaLUUGWJkwq2MQZb2Ig3+UpiIbJ6CoBWZXy/4TqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMolrlcsAgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPVqVb3fAAAACgEAAA8AAAAAAAAAAAAAAAAAhgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" o:allowoverlap="f" filled="f" stroked="f" strokeweight="6pt">
+              <v:stroke linestyle="thinThin"/>
+              <v:textbox inset="14.4pt,14.4pt,14.4pt,14.4pt">
+                <w:txbxContent>
+                  <w:p w:rsidR="0068124E" w:rsidRPr="004A77A8" w:rsidRDefault="0068124E" w:rsidP="0068124E">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:caps/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>Copyright © 2026 by The Libyan Academy for Postgraduate Studies – Misrata, Libya.</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:rtl/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="004A77A8">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                      </w:rPr>
+                      <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License, which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D12C50">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-LY"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Corresponding author. Email: </w:t>
+      <w:pict>
+        <v:rect id="_x0000_i1027" style="width:468pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#c0504d [3205]" stroked="f"/>
+      </w:pict>
     </w:r>
-    <w:r w:rsidR="00802251">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">. . . . . . . . . </w:t>
+    <w:r w:rsidR="0068124E" w:rsidRPr="00DA1D9D">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> .</w:t>
+    <w:r w:rsidR="0068124E" w:rsidRPr="00DA1D9D">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4184150E" wp14:editId="032881A6">
+          <wp:extent cx="681038" cy="241459"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
+          <wp:docPr id="3" name="صورة 3" descr="رخصة المشاع الإبداعي CC BY 4.0">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1" tgtFrame="&quot;_blank&quot;"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 5" descr="رخصة المشاع الإبداعي CC BY 4.0">
+                    <a:hlinkClick r:id="rId1" tgtFrame="&quot;_blank&quot;"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="691865" cy="245298"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B32A300" w14:textId="77777777" w:rsidR="001E6997" w:rsidRDefault="001E6997" w:rsidP="00FB1B00">
+    <w:p w:rsidR="00D12C50" w:rsidRDefault="00D12C50" w:rsidP="00462E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5BC806" w14:textId="77777777" w:rsidR="001E6997" w:rsidRDefault="001E6997" w:rsidP="00FB1B00">
+    <w:p w:rsidR="00D12C50" w:rsidRDefault="00D12C50" w:rsidP="00462E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7A09CB82" w14:textId="77777777" w:rsidR="00F46808" w:rsidRPr="00FC74C2" w:rsidRDefault="00E46D5B" w:rsidP="00F46808">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000610E3" w:rsidRPr="000610E3" w:rsidRDefault="008B5C8D" w:rsidP="008B5C8D">
     <w:pPr>
       <w:pStyle w:val="a3"/>
-      <w:bidi w:val="0"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:pBdr>
+        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="1" w:color="622423" w:themeColor="accent2" w:themeShade="7F"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Title                                                                                                                                                            Author names</w:t>
+    </w:r>
+    <w:r w:rsidR="00AB0492">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00462E66" w:rsidRPr="00AB0492" w:rsidRDefault="00462E66">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00462E66" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00462E66">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...21 lines deleted...]
-      <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251431936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="341135A6" wp14:editId="770BC0BD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EC51B65" wp14:editId="6AB8EC1F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>32385</wp:posOffset>
+                <wp:posOffset>852985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>135890</wp:posOffset>
+                <wp:posOffset>163773</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5686425" cy="0"/>
+              <wp:extent cx="5090615" cy="1000125"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="رابط مستقيم 11"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="307" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvCnPr/>
-[...1 lines deleted...]
-                      <a:xfrm flipH="1">
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5686425" cy="0"/>
+                        <a:ext cx="5090615" cy="1000125"/>
                       </a:xfrm>
-                      <a:prstGeom prst="line">
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:style>
-[...13 lines deleted...]
-                    <wps:bodyPr/>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>مجلة البحوث الأكاديمية</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>Journal of Academic Research</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="000B0803">
+                          <w:pPr>
+                            <w:bidi/>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>مجلة علمية محكمة تصدر عن الأ</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000B0803">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>كاديمية الليبية للدراسات العليا</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000B0803">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000B0803">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> مصراتة</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>Peer-reviewed Multidisciplinary Scientific Journal</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> - </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>The Libyan A</w:t>
+                          </w:r>
+                          <w:r w:rsidR="000B0803">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>cademy for Postgraduate Studies -</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> Misrata</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">    </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00B90A7F">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>ISSN: 3106-0765</w:t>
+                          </w:r>
+                          <w:r w:rsidR="009B4C80">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">      </w:t>
+                          </w:r>
+                          <w:r w:rsidR="009B4C80">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                              <w:lang w:bidi="ar-LY"/>
+                            </w:rPr>
+                            <w:t>Volume .. Issue .. Year ....</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="541294B6" id="رابط مستقيم 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;flip:x;z-index:251431936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.55pt,10.7pt" to="450.3pt,10.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH9HWnpAEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01PGzEQvSPxHyzfm92kEKFVNhxAhQMC&#10;BO0PMN5x1sJfsk128+8ZT5KlaisOFRfLH++9mTczXl2O1rAtxKS9a/l8VnMGTvpOu03Lf/388e2C&#10;s5SF64TxDlq+g8Qv16cnqyE0sPC9Nx1EhiIuNUNoeZ9zaKoqyR6sSDMfwOGj8tGKjMe4qbooBlS3&#10;plrU9bIafOxC9BJSwtvr/SNfk75SIPODUgkyMy3H3DKtkdaXslbrlWg2UYRey0Ma4j+ysEI7DDpJ&#10;XYss2FvUf0lZLaNPXuWZ9LbySmkJ5AHdzOs/3Dz3IgB5weKkMJUpfZ2svN9euceIZRhCalJ4jMXF&#10;qKJlyuhwiz0lX5gpG6lsu6lsMGYm8fJ8ebE8W5xzJo9v1V6iSIWY8g14y8qm5Ua74kg0YnuXMoZF&#10;6BGCh48kaJd3BgrYuCdQTHcY7DuxaT7gykS2FdjZ7nVeOolahCwUpY2ZSPXnpAO20IBmZiIuPidO&#10;aIroXZ6IVjsf/0XO4zFVtccfXe+9FtsvvttRS6gc2HhydhjSMlm/n4n+8ZXW7wAAAP//AwBQSwME&#10;FAAGAAgAAAAhALbrJKTZAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJHbU&#10;SVQQTeNUFRSxKQsCB3DjIY4ajyPbbdLbM4gFLN+P3vuqzewGccYQe08K8kUGAqn1pqdOwefHy90j&#10;iJg0GT14QgUXjLCpr68qXRo/0Tuem9QJHqFYagU2pbGUMrYWnY4LPyJx9uWD04ll6KQJeuJxN8gi&#10;yx6k0z3xg9UjPllsj83JKXgtlvvCbsNbE58v85T2O7+jo1K3N/N2DSLhnP7K8IPP6FAz08GfyEQx&#10;KLjPuaigyJcgOF7xGYjDryHrSv7nr78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR/R1&#10;p6QBAACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;tuskpNkAAAAHAQAADwAAAAAAAAAAAAAAAAD+AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAQFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
-[...248 lines deleted...]
-            <v:shapetype w14:anchorId="3D20CDC3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7EC51B65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="مربع نص 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:34.3pt;margin-top:-21.35pt;width:85.5pt;height:102pt;z-index:251880448;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwU4a2KwIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fSRQ6GhEqBgV0yTU&#10;VqJVn41jk0iOj2cbEvbrd+yES7s9TXtxfHzu33dOZvdtrchBWFeBzulwkFIiNIei0rucvr6svkwp&#10;cZ7pginQIqdH4ej9/POnWWMyMYISVCEswSDaZY3Jaem9yZLE8VLUzA3ACI1KCbZmHkW7SwrLGoxe&#10;q2SUprdJA7YwFrhwDl8fOiWdx/hSCu6fpHTCE5VTrM3H08ZzG85kPmPZzjJTVrwvg/1DFTWrNCY9&#10;h3pgnpG9rf4IVVfcggPpBxzqBKSsuIg9YDfD9EM3m5IZEXtBcJw5w+T+X1j+eNiYZ0t8+w1aJDAA&#10;0hiXOXwM/bTS1uGLlRLUI4THM2yi9YQHp3Q6mU5QxVE3HN1NxmkENrm4G+v8dwE1CZecWuQlwsUO&#10;a+cxJZqeTEI2B6oqVpVSUQizIJbKkgNDFpWPRaLHOyulSZPT2xusIzhpCO5dZKUxwaWpcPPttu07&#10;3UJxRAAsdLPhDF9VWOSaOf/MLA4DNoYD7p/wkAowCfQ3Skqwv/72HuyRI9RS0uBw5dT93DMrKFE/&#10;NLJ3NxyPwzRGYTz5OkLBXmu21xq9r5eAnQ9xlQyP12Dv1elVWqjfcA8WISuqmOaYO6f+dF36buRx&#10;j7hYLKIRzp9hfq03hofQAbRAwUv7xqzpefJI8SOcxpBlH+jqbDu4F3sPsopcBoA7VHvccXYjxf2e&#10;heW4lqPV5W8w/w0AAP//AwBQSwMEFAAGAAgAAAAhAPgqMaDgAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj09Pg0AQxe8mfofNmHgx7ULRYpClMcY/iTeLtvG2ZUcgsrOE3QJ+e6cnvc3Me3nze/lm&#10;tp0YcfCtIwXxMgKBVDnTUq3gvXxa3ILwQZPRnSNU8IMeNsX5Wa4z4yZ6w3EbasEh5DOtoAmhz6T0&#10;VYNW+6XrkVj7coPVgdehlmbQE4fbTq6iaC2tbok/NLrHhwar7+3RKvi8qvevfn7+mJKbpH98Gct0&#10;Z0qlLi/m+zsQAefwZ4YTPqNDwUwHdyTjRaeAiwQFi+tVCuIkpzFfDjys4wRkkcv/BYpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPBThrYrAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgqMaDgAAAACAEAAA8AAAAAAAAAAAAAAAAAhQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:67.15pt;margin-top:12.9pt;width:400.85pt;height:78.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRRkFuCwIAAPUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C818u6dhKvvI7SpKkq&#10;pRcp6QdglvWiAkMBe9f9+g7sxrHSt6ovCJjhzJwzh/X1YDQ5SB8U2JqWM0aJtAIaZXc1/fF0/+6K&#10;khC5bbgGK2t6lIFeb96+WfeuknPoQDfSEwSxoepdTbsYXVUUQXTS8DADJy0GW/CGRzz6XdF43iO6&#10;0cWcsYuiB984D0KGgLd3Y5BuMn7bShG/tW2QkeiaYm8xrz6v27QWmzWvdp67TompDf4PXRiuLBY9&#10;Qd3xyMneq7+gjBIeArRxJsAU0LZKyMwB2ZTsFZvHjjuZuaA4wZ1kCv8PVnw9fPdENTV9zy4psdzg&#10;kJ7kEMkHGMg86dO7UGHao8PEOOA1zjlzDe4BxM9ALNx23O7kjffQd5I32F+ZXhZnT0eckEC2/Rdo&#10;sAzfR8hAQ+tNEg/lIIiOczqeZpNaEXi5ZCt2US4pERgrGWPlfJlr8Or5ufMhfpJgSNrU1OPwMzw/&#10;PISY2uHVc0qqZuFeaZ0NoC3pa7paIuSriFER/amVqekVFmWTYxLLj7bJjyNXetxjAW0n2onpyDkO&#10;2wETkxZbaI4ogIfRh/hvcNOB/01Jjx6safi1515Soj9bFHFVLhbJtPmwWF7O8eDPI9vzCLcCoWoa&#10;KRm3tzEbfWR0g2K3Ksvw0snUK3orqzP9g2Te83POevmtmz8AAAD//wMAUEsDBBQABgAIAAAAIQCD&#10;CjeS3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrdjFgCCNgxBVr0Wl&#10;P1JvJl6SqPE6ig1J377LqRxHM5r5Jl+PvhVn7GMTyMDjRIFAKoNrqDLw8f7ysAQRkyVn20Bo4Bcj&#10;rIvbm9xmLgz0hud9qgSXUMysgTqlLpMyljV6GyehQ2LvGHpvE8u+kq63A5f7Vk6VWkhvG+KF2na4&#10;rbH82Z+8gc/X4/fXTO2qZz/vhjAqSX4ljbm/GzdPIBKO6T8MF3xGh4KZDuFELoqWtZ5pjhqYzvkC&#10;B1Z6wecO7Cy1Blnk8vpC8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRRkFuCwIAAPUD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDCjeS3QAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="34F12878" w14:textId="02FF7B70" w:rsidR="00E5159B" w:rsidRDefault="00E5159B">
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>مجلة البحوث الأكاديمية</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>Journal of Academic Research</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="000B0803">
+                    <w:pPr>
+                      <w:bidi/>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>مجلة علمية محكمة تصدر عن الأ</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000B0803">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>كاديمية الليبية للدراسات العليا</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000B0803">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000B0803">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> مصراتة</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00B90A7F" w:rsidRPr="00B90A7F" w:rsidRDefault="00B90A7F" w:rsidP="00B90A7F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rtl/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00B90A7F">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
                       </w:rPr>
-                      <w:drawing>
-[...46 lines deleted...]
-                      </w:drawing>
+                      <w:t>Peer-reviewed Multidisciplinary Scientific Journal</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> - </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>The Libyan A</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000B0803">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>cademy for Postgraduate Studies -</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> Misrata</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">    </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00B90A7F">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>ISSN: 3106-0765</w:t>
+                    </w:r>
+                    <w:r w:rsidR="009B4C80">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">      </w:t>
+                    </w:r>
+                    <w:r w:rsidR="009B4C80">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                        <w:lang w:bidi="ar-LY"/>
+                      </w:rPr>
+                      <w:t>Volume .. Issue .. Year ....</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...87 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="004626FC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...63 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="908956" cy="1091821"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+          <wp:docPr id="2" name="Picture 2" descr="C:\Users\Sleem\Desktop\c50cf888-7d71-4296-bf98-325553bdcc04.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Sleem\Desktop\c50cf888-7d71-4296-bf98-325553bdcc04.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="913428" cy="1097193"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9D3C9D"/>
+    <w:nsid w:val="103B4880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="008C6716"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="2D907C04"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5121A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5074C95E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B6E4743"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F444703A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2066431C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CED0E06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5568FAE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
-[...11 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A51E0E04">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2610" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3330" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4050" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4770" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6210" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6930" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3F0D06"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C150CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D8C06B4"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="D00C03DC"/>
+    <w:tmpl w:val="328C87B6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D927A7D"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455C19D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27CE511C"/>
-    <w:lvl w:ilvl="0" w:tplc="FDD21136">
+    <w:tmpl w:val="3454D6CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:bCs w:val="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6780,201 +6854,289 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42447F65"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F8B59CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3B4756E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52915161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13BE9DD6"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="676025A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...34 lines deleted...]
-    <w:nsid w:val="693F61EB"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542E3667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7ED88FB2"/>
+    <w:tmpl w:val="785CDE4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -7040,965 +7202,929 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="F1F87D58"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3A2ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A64896A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA50136"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FE410A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D747DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D34A4A86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67A6103A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63D686D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD32DA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="Figure %1. "/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="tablehead"/>
+      <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...94 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...283 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="210506590">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="104540067">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="699664766">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="754741595">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="265891306">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1261719530">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="170"/>
+  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FB1B00"/>
-[...234 lines deleted...]
-    <w:rsid w:val="00FC74C2"/>
+    <w:rsidRoot w:val="00A23E39"/>
+    <w:rsid w:val="00003E29"/>
+    <w:rsid w:val="000610E3"/>
+    <w:rsid w:val="00064F8A"/>
+    <w:rsid w:val="000868C5"/>
+    <w:rsid w:val="000B0803"/>
+    <w:rsid w:val="000B6F10"/>
+    <w:rsid w:val="000C3304"/>
+    <w:rsid w:val="000C554E"/>
+    <w:rsid w:val="00116627"/>
+    <w:rsid w:val="00121E31"/>
+    <w:rsid w:val="00123829"/>
+    <w:rsid w:val="001529C2"/>
+    <w:rsid w:val="001715C0"/>
+    <w:rsid w:val="001946D6"/>
+    <w:rsid w:val="00195FC3"/>
+    <w:rsid w:val="00201482"/>
+    <w:rsid w:val="00212EB7"/>
+    <w:rsid w:val="00220423"/>
+    <w:rsid w:val="00234818"/>
+    <w:rsid w:val="00254E35"/>
+    <w:rsid w:val="002569B6"/>
+    <w:rsid w:val="002A116B"/>
+    <w:rsid w:val="002B19E2"/>
+    <w:rsid w:val="002E3579"/>
+    <w:rsid w:val="002F720A"/>
+    <w:rsid w:val="003017C7"/>
+    <w:rsid w:val="0032547C"/>
+    <w:rsid w:val="0035051B"/>
+    <w:rsid w:val="0035125D"/>
+    <w:rsid w:val="0035751B"/>
+    <w:rsid w:val="00402027"/>
+    <w:rsid w:val="0040261C"/>
+    <w:rsid w:val="004454A9"/>
+    <w:rsid w:val="004626FC"/>
+    <w:rsid w:val="00462E66"/>
+    <w:rsid w:val="004712BF"/>
+    <w:rsid w:val="0047737A"/>
+    <w:rsid w:val="00480FAC"/>
+    <w:rsid w:val="00495ACE"/>
+    <w:rsid w:val="004C05E7"/>
+    <w:rsid w:val="004C1C99"/>
+    <w:rsid w:val="004D3EBD"/>
+    <w:rsid w:val="004D4FCB"/>
+    <w:rsid w:val="004E2EB4"/>
+    <w:rsid w:val="005055F5"/>
+    <w:rsid w:val="00516E28"/>
+    <w:rsid w:val="00533ADF"/>
+    <w:rsid w:val="005439FE"/>
+    <w:rsid w:val="00546E12"/>
+    <w:rsid w:val="00554E50"/>
+    <w:rsid w:val="00567A2B"/>
+    <w:rsid w:val="0057007F"/>
+    <w:rsid w:val="00594D07"/>
+    <w:rsid w:val="00595FA3"/>
+    <w:rsid w:val="005B6B8C"/>
+    <w:rsid w:val="00610DCD"/>
+    <w:rsid w:val="0062120B"/>
+    <w:rsid w:val="00656943"/>
+    <w:rsid w:val="00673FDB"/>
+    <w:rsid w:val="006761F6"/>
+    <w:rsid w:val="0068124E"/>
+    <w:rsid w:val="00691769"/>
+    <w:rsid w:val="00694166"/>
+    <w:rsid w:val="006C5439"/>
+    <w:rsid w:val="006D18A1"/>
+    <w:rsid w:val="00702E47"/>
+    <w:rsid w:val="00756724"/>
+    <w:rsid w:val="0075712A"/>
+    <w:rsid w:val="00760EFA"/>
+    <w:rsid w:val="007A0D21"/>
+    <w:rsid w:val="007A4B74"/>
+    <w:rsid w:val="007C2F2B"/>
+    <w:rsid w:val="007D1B97"/>
+    <w:rsid w:val="00814CC5"/>
+    <w:rsid w:val="00815EA8"/>
+    <w:rsid w:val="00826EC8"/>
+    <w:rsid w:val="00834D83"/>
+    <w:rsid w:val="00852747"/>
+    <w:rsid w:val="00870082"/>
+    <w:rsid w:val="008B282E"/>
+    <w:rsid w:val="008B5C8D"/>
+    <w:rsid w:val="008D6D33"/>
+    <w:rsid w:val="00917D5C"/>
+    <w:rsid w:val="00925B8A"/>
+    <w:rsid w:val="00957877"/>
+    <w:rsid w:val="00980643"/>
+    <w:rsid w:val="00992F57"/>
+    <w:rsid w:val="00995D28"/>
+    <w:rsid w:val="009A73B3"/>
+    <w:rsid w:val="009B31B1"/>
+    <w:rsid w:val="009B4C80"/>
+    <w:rsid w:val="009B79CB"/>
+    <w:rsid w:val="009E3C56"/>
+    <w:rsid w:val="009E6FF6"/>
+    <w:rsid w:val="009E7AC0"/>
+    <w:rsid w:val="009F0E65"/>
+    <w:rsid w:val="009F2671"/>
+    <w:rsid w:val="00A23E39"/>
+    <w:rsid w:val="00A26FFC"/>
+    <w:rsid w:val="00A27B06"/>
+    <w:rsid w:val="00A47ED3"/>
+    <w:rsid w:val="00A673FD"/>
+    <w:rsid w:val="00A67D8C"/>
+    <w:rsid w:val="00A77CE5"/>
+    <w:rsid w:val="00A90468"/>
+    <w:rsid w:val="00A922BC"/>
+    <w:rsid w:val="00AA7E10"/>
+    <w:rsid w:val="00AB0492"/>
+    <w:rsid w:val="00AB5386"/>
+    <w:rsid w:val="00AF5FF6"/>
+    <w:rsid w:val="00AF6166"/>
+    <w:rsid w:val="00B20B09"/>
+    <w:rsid w:val="00B26DD8"/>
+    <w:rsid w:val="00B36E31"/>
+    <w:rsid w:val="00B36E34"/>
+    <w:rsid w:val="00B53E92"/>
+    <w:rsid w:val="00B54242"/>
+    <w:rsid w:val="00B679AF"/>
+    <w:rsid w:val="00B72E13"/>
+    <w:rsid w:val="00B8689C"/>
+    <w:rsid w:val="00B86A9A"/>
+    <w:rsid w:val="00B90A7F"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rsid w:val="00BF6ADE"/>
+    <w:rsid w:val="00C16213"/>
+    <w:rsid w:val="00C57566"/>
+    <w:rsid w:val="00C6731D"/>
+    <w:rsid w:val="00C75D68"/>
+    <w:rsid w:val="00CA392A"/>
+    <w:rsid w:val="00CC34E6"/>
+    <w:rsid w:val="00D12C50"/>
+    <w:rsid w:val="00D85A2C"/>
+    <w:rsid w:val="00D87921"/>
+    <w:rsid w:val="00D90211"/>
+    <w:rsid w:val="00DA1EE5"/>
+    <w:rsid w:val="00DC2DE1"/>
+    <w:rsid w:val="00DC5214"/>
+    <w:rsid w:val="00DE0589"/>
+    <w:rsid w:val="00DE78AD"/>
+    <w:rsid w:val="00E71EEA"/>
+    <w:rsid w:val="00E75001"/>
+    <w:rsid w:val="00E805CF"/>
+    <w:rsid w:val="00EA1089"/>
+    <w:rsid w:val="00EB2575"/>
+    <w:rsid w:val="00ED611F"/>
+    <w:rsid w:val="00EF2651"/>
+    <w:rsid w:val="00F02B68"/>
+    <w:rsid w:val="00F42481"/>
+    <w:rsid w:val="00F5271B"/>
+    <w:rsid w:val="00FA1ECF"/>
+    <w:rsid w:val="00FA7C8D"/>
+    <w:rsid w:val="00FB2898"/>
+    <w:rsid w:val="00FB2A8E"/>
+    <w:rsid w:val="00FB3588"/>
+    <w:rsid w:val="00FC515F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{BBAB8B35-371D-4FA6-B6E0-4E771A1106F8}"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5C5AD826"/>
+  <w15:docId w15:val="{663F52C7-F72D-4232-94C6-0B9C3F821AA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8170,1879 +8296,810 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00112B48"/>
-[...146 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1B00"/>
+    <w:rsid w:val="00462E66"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char">
     <w:name w:val="رأس الصفحة Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB1B00"/>
+    <w:rsid w:val="00462E66"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1B00"/>
+    <w:rsid w:val="00462E66"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="تذييل الصفحة Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB1B00"/>
+    <w:rsid w:val="00462E66"/>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462E66"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نص في بالون Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00462E66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE291E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3588"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="41">
-    <w:name w:val="جدول عادي 41"/>
+  <w:style w:type="table" w:styleId="a6">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="44"/>
-    <w:rsid w:val="00EE291E"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00ED611F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00925B8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...210 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="Char5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC159A"/>
+    <w:link w:val="Char2"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...915 lines deleted...]
-      </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="210"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="16"/>
-[...15 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecolsubhead">
-[...2 lines deleted...]
-    <w:rsid w:val="00543D5B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="نص أساسي Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:rPr>
-      <w:i/>
-      <w:sz w:val="15"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablecopy">
-[...1 lines deleted...]
-    <w:rsid w:val="00543D5B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleAbstractAsianMSMinchoItalic">
+    <w:name w:val="Style Abstract + (Asian) MS Mincho Italic"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="StyleAbstractAsianMSMinchoItalicChar"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StyleAbstractAsianMSMinchoItalicChar">
+    <w:name w:val="Style Abstract + (Asian) MS Mincho Italic Char"/>
+    <w:link w:val="StyleAbstractAsianMSMinchoItalic"/>
+    <w:rsid w:val="00BA0C71"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:link w:val="AbstractChar"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="16"/>
+      <w:b/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablehead">
     <w:name w:val="table head"/>
-    <w:rsid w:val="00543D5B"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120" w:line="216" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:smallCaps/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="equation">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
+    <w:name w:val="Abstract Char"/>
+    <w:link w:val="Abstract"/>
+    <w:rsid w:val="00BA0C71"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:b/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="figurecaption">
-[...1 lines deleted...]
-    <w:rsid w:val="00F30442"/>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C1C99"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
-[...1 lines deleted...]
-    <w:rsid w:val="00F30442"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00760EFA"/>
     <w:pPr>
-      <w:numPr>
-[...85 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00195FC3"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
-    <w:div w:id="127165924">
-[...90 lines deleted...]
-    <w:div w:id="2133859814">
+    <w:div w:id="2085948653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.ar" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Sleem\Desktop\&#1575;&#1604;&#1571;&#1603;&#1575;&#1583;&#1610;&#1605;&#1610;&#1577;%20&#1605;&#1589;&#1585;&#1575;&#1578;&#1607;\&#1605;&#1580;&#1604;&#1577;%20&#1575;&#1604;&#1571;&#1576;&#1581;&#1575;&#1579;%20&#1575;&#1604;&#1571;&#1603;&#1575;&#1583;&#1610;&#1605;&#1610;&#1577;\New%20Microsoft%20Excel%20Worksheet.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="ar-SA"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.14714937180658061"/>
+          <c:y val="5.1400554097404488E-2"/>
+          <c:w val="0.81940639438455154"/>
+          <c:h val="0.73444808982210552"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="diamond"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </c:spPr>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet1!$F$11:$F$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet1!$G$11:$G$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>10</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>40</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-9EBB-4EAE-ADBC-3C26D2F6136B}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:spPr>
+            <a:ln w="19050">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="square"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </c:spPr>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet1!$F$11:$F$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>3</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>5</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>6</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet1!$H$11:$H$16</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>66</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>50</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>41</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>20</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-9EBB-4EAE-ADBC-3C26D2F6136B}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="159475968"/>
+        <c:axId val="159478848"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="159475968"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="6"/>
+          <c:min val="0"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" b="0"/>
+                  <a:t>Axis Title (unit)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="159478848"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="159478848"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="70"/>
+          <c:min val="0"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" vert="horz"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr b="0"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" b="0"/>
+                  <a:t>Axis Title (unit)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="159475968"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:majorUnit val="15"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.4991522309711286"/>
+          <c:y val="8.2949475065616798E-2"/>
+          <c:w val="0.34284044772035766"/>
+          <c:h val="0.16743438320209975"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10077,233 +9134,260 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\IEEE2006OfficeOnline.xsl" StyleName="IEEE 2006"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08657124-8F86-4036-99E0-E674918D117F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9388406F-403E-4D5B-997E-39B5F1B48DC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9668</Characters>
+  <Pages>3</Pages>
+  <Words>783</Words>
+  <Characters>4465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>Title</vt:lpstr>
+      <vt:lpstr>عنوان الورقة</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11342</CharactersWithSpaces>
+  <CharactersWithSpaces>5238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Toshiba</dc:creator>
+  <dc:title>Title</dc:title>
+  <dc:subject/>
+  <dc:creator>Sleem</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>